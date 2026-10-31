--- v1 (2026-09-12)
+++ v2 (2026-10-31)
@@ -299,51 +299,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="396">
   <si>
     <t>Start date</t>
   </si>
   <si>
     <t>Friday, 15 December, 2023</t>
   </si>
   <si>
     <t>End date</t>
   </si>
   <si>
     <t>Tuesday, 30 April, 2024</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>TestLand</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
-    <t>Toronto Stock Exchange</t>
+    <t>Ontario</t>
   </si>
   <si>
     <t>Weekend days</t>
   </si>
   <si>
     <t>Saturday, Sunday</t>
   </si>
   <si>
     <t>First day of the week</t>
   </si>
   <si>
     <t>Monday</t>
   </si>
   <si>
     <t>Schedules 
 (morning)</t>
   </si>
   <si>
     <t>Schedules 
 (afternoon)</t>
   </si>
   <si>
     <t>Work hours</t>
   </si>
   <si>
@@ -1318,51 +1318,51 @@
   <si>
     <t>27/04/2024</t>
   </si>
   <si>
     <t>Sunday</t>
   </si>
   <si>
     <t>28/04/2024</t>
   </si>
   <si>
     <t>Monday</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>Tuesday</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Sample file generated in 0.18 seconds by TestLand.workingdays.org</t>
+    <t>Sample file generated in 0.16 seconds by TestLand.workingdays.org</t>
   </si>
   <si>
     <t>Week</t>
   </si>
   <si>
     <t>Days</t>
   </si>
   <si>
     <t>Working days</t>
   </si>
   <si>
     <t>Weekend days</t>
   </si>
   <si>
     <t>Public holidays</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
     <t>Work hours</t>
   </si>
   <si>
     <t>15/12/2023 → 17/12/2023</t>
   </si>